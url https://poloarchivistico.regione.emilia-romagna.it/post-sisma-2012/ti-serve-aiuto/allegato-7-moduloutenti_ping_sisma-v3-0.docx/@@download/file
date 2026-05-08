--- v0 (2025-11-26)
+++ v1 (2026-05-08)
@@ -1,559 +1,641 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="08810560" w14:textId="77777777" w:rsidR="00E61807" w:rsidRDefault="005550CD">
+    <w:p w14:paraId="08810560" w14:textId="77777777" w:rsidR="00E61807" w:rsidRDefault="005550CD" w:rsidP="005544CD">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
         <w:spacing w:before="71"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="17365D"/>
         </w:rPr>
         <w:t>Modello</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="17365D"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="17365D"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58B7DA76" w14:textId="77777777" w:rsidR="00E61807" w:rsidRDefault="00E61807">
+    <w:p w14:paraId="325EED4F" w14:textId="30ACB889" w:rsidR="005544CD" w:rsidRDefault="005550CD" w:rsidP="005544CD">
       <w:pPr>
-        <w:pStyle w:val="Corpotesto"/>
-        <w:spacing w:before="4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2135"/>
+          <w:tab w:val="left" w:pos="2998"/>
+          <w:tab w:val="left" w:pos="4013"/>
+          <w:tab w:val="left" w:pos="4644"/>
+          <w:tab w:val="left" w:pos="5891"/>
+          <w:tab w:val="left" w:pos="6379"/>
+          <w:tab w:val="left" w:pos="8473"/>
+          <w:tab w:val="left" w:pos="9096"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:line="268" w:lineRule="auto"/>
+        <w:ind w:right="521"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria"/>
           <w:b/>
-          <w:i w:val="0"/>
-          <w:sz w:val="33"/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Gestione</w:t>
+      </w:r>
+      <w:r w:rsidR="005544CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>degli</w:t>
+      </w:r>
+      <w:r w:rsidR="005544CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>utenti</w:t>
+      </w:r>
+      <w:r w:rsidR="005544CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r w:rsidR="005544CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Sistema</w:t>
+      </w:r>
+      <w:r w:rsidR="005544CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>di</w:t>
+      </w:r>
+      <w:r w:rsidR="005544CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>conservazione</w:t>
+      </w:r>
+      <w:r w:rsidR="005544CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r w:rsidR="005544CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Polo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:spacing w:val="-59"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Archivistico</w:t>
+      </w:r>
+      <w:r w:rsidR="005544CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ARER</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:spacing w:val="44"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>per</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:spacing w:val="45"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>il</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:spacing w:val="46"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>versamento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:spacing w:val="45"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>dei</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:spacing w:val="46"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>progetti</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:spacing w:val="45"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>di</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:spacing w:val="46"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ricostruzione</w:t>
+      </w:r>
+      <w:r w:rsidR="005544CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005544CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>post</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005544CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005544CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>sisma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005544CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005544CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>201</w:t>
+      </w:r>
+      <w:r w:rsidR="005544CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2044CF9D" w14:textId="77777777" w:rsidR="00E61807" w:rsidRDefault="005550CD">
+    <w:p w14:paraId="634B6F4F" w14:textId="6C1C5E7E" w:rsidR="005544CD" w:rsidRDefault="005544CD" w:rsidP="005544CD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2135"/>
           <w:tab w:val="left" w:pos="2998"/>
           <w:tab w:val="left" w:pos="4013"/>
           <w:tab w:val="left" w:pos="4644"/>
           <w:tab w:val="left" w:pos="5891"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="8473"/>
           <w:tab w:val="left" w:pos="9096"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="769" w:right="521"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-          <w:b/>
           <w:color w:val="17365D"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Gestione</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="17365D"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:tab/>
-[...241 lines deleted...]
-        <w:t>ricostruzione</w:t>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1761EA02" wp14:editId="0A1B87CF">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>28575</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>125095</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6000750" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2031192688" name="Connettore diritto 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6000750" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="19050"/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="6619DCEA" id="Connettore diritto 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from="2.25pt,9.85pt" to="474.75pt,9.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQChQJmsrAEAAK8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01r3DAQvRf6H4TuXWsDSVOz3hwS0ktI&#10;Q9r0rsijtUBfSOra++87Gu86pS2FhlyELM17897TeHM1Ocv2kLIJvuPrleAMvAq98buOP327/XDJ&#10;WS7S99IGDx0/QOZX2/fvNmNs4SwMwfaQGJL43I6x40MpsW2arAZwMq9CBI+XOiQnC36mXdMnOSK7&#10;s82ZEBfNGFIfU1CQM57ezJd8S/xagypftM5QmO04aiu0Jlqf69psN7LdJRkHo44y5CtUOGk8Nl2o&#10;bmSR7Ecyf1A5o1LIQZeVCq4JWhsF5AHdrMVvbr4OMgJ5wXByXGLKb0er7vfX/iFhDGPMbY4PqbqY&#10;dHJMWxO/45uSL1TKJortsMQGU2EKDy+EEB/PMV11umtmikoVUy6fIThWNx23xldHspX7u1ywLZae&#10;Suqx9WzEnp8E8tXbF1W0KwcLc9kjaGZ67D7ro4GBa5vYXuJTS6XAlzVRVFKsrjBtrF2AgnT8E3is&#10;r1CgYfof8IKgzsGXBeyMD+lv3ct0kqzn+lMCs+8awXPoD/ReFA1OBUV4nOA6dr9+E/zlP9v+BAAA&#10;//8DAFBLAwQUAAYACAAAACEAYvf13NsAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyO0UrDQBBF&#10;3wv+wzKCb+1Gidak2ZRSEFrQYms/YJsdk2B2Nuxum+jXO+KDPs65lzunWI62Exf0oXWk4HaWgECq&#10;nGmpVnB8e5o+gghRk9GdI1TwiQGW5dWk0LlxA+3xcoi14BEKuVbQxNjnUoaqQavDzPVInL07b3Xk&#10;09fSeD3wuO3kXZI8SKtb4g+N7nHdYPVxOFsFq91abl+9i4lrv+bpIJ83+5dKqZvrcbUAEXGMf2X4&#10;0Wd1KNnp5M5kgugUpPdcZJzNQXCcpRmD0y+QZSH/+5ffAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAKFAmaysAQAArwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAGL39dzbAAAABwEAAA8AAAAAAAAAAAAAAAAABgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAAOBQAAAAA=&#10;" strokecolor="#4579b8 [3044]" strokeweight="1.5pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ADD7F59" w14:textId="77777777" w:rsidR="00E61807" w:rsidRDefault="005550CD">
-[...99 lines deleted...]
-    <w:p w14:paraId="20BCB1B6" w14:textId="7DE4DEA9" w:rsidR="00E61807" w:rsidRDefault="005550CD">
+    <w:p w14:paraId="20BCB1B6" w14:textId="1F35B3E5" w:rsidR="00E61807" w:rsidRDefault="005550CD">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:ind w:right="518"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Versione</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B8432F">
-        <w:t>3</w:t>
+      <w:r w:rsidR="006401CB">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t>.0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>del</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B8432F">
-[...12 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="006401CB">
+        <w:t>04/2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01FA477F" w14:textId="77777777" w:rsidR="00E61807" w:rsidRDefault="00E61807">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
           <w:i w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79958556" w14:textId="77777777" w:rsidR="00E61807" w:rsidRDefault="00E61807">
+    <w:p w14:paraId="5E133601" w14:textId="77777777" w:rsidR="00E61807" w:rsidRDefault="005550CD" w:rsidP="005544CD">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
-        <w:rPr>
-[...19 lines deleted...]
-        <w:ind w:left="336" w:right="508"/>
+        <w:ind w:right="508"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Richiesta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>di</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>creazione</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -894,55 +976,55 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>altri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>aventi titolo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="220BA998" w14:textId="77777777" w:rsidR="00E61807" w:rsidRDefault="005550CD">
+    <w:p w14:paraId="220BA998" w14:textId="77777777" w:rsidR="00E61807" w:rsidRDefault="005550CD" w:rsidP="005544CD">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="3" w:line="237" w:lineRule="auto"/>
-        <w:ind w:left="336" w:right="512"/>
+        <w:ind w:right="512"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Esempi per l’indicazione del Soggetto attuatore dell’intervento di ricostruzione post sisma 2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>per</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>il</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -968,62 +1050,62 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>effettuare</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>il</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>versamento:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3475EEE8" w14:textId="77777777" w:rsidR="00E61807" w:rsidRDefault="005550CD">
+    <w:p w14:paraId="3475EEE8" w14:textId="77777777" w:rsidR="00E61807" w:rsidRDefault="005550CD" w:rsidP="005544CD">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="762"/>
         </w:tabs>
         <w:spacing w:before="11" w:line="261" w:lineRule="auto"/>
-        <w:ind w:right="511"/>
+        <w:ind w:left="0" w:right="511"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>nel caso</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -1384,62 +1466,62 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Parrocchia,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>...;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B5B0716" w14:textId="77777777" w:rsidR="00E61807" w:rsidRDefault="005550CD">
+    <w:p w14:paraId="2B5B0716" w14:textId="77777777" w:rsidR="00E61807" w:rsidRDefault="005550CD" w:rsidP="005544CD">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="762"/>
         </w:tabs>
         <w:spacing w:before="9" w:line="264" w:lineRule="auto"/>
-        <w:ind w:right="520"/>
+        <w:ind w:left="0" w:right="520"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>nel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-11"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -1844,62 +1926,62 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>denominazione</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>dell’Associazione;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E2B916F" w14:textId="77777777" w:rsidR="00E61807" w:rsidRDefault="005550CD">
+    <w:p w14:paraId="5E2B916F" w14:textId="77777777" w:rsidR="00E61807" w:rsidRDefault="005550CD" w:rsidP="005544CD">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="762"/>
         </w:tabs>
         <w:spacing w:before="2" w:line="264" w:lineRule="auto"/>
-        <w:ind w:right="522"/>
+        <w:ind w:left="0" w:right="522"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>nel caso di una Arcidiocesi che è Soggetto attuatore di un intervento su un bene di proprietà</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-57"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -1989,62 +2071,62 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>denominazione</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>dell’Arcidiocesi;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4877433D" w14:textId="77777777" w:rsidR="00E61807" w:rsidRDefault="005550CD">
+    <w:p w14:paraId="4877433D" w14:textId="77777777" w:rsidR="00E61807" w:rsidRDefault="005550CD" w:rsidP="005544CD">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="762"/>
         </w:tabs>
         <w:spacing w:line="264" w:lineRule="auto"/>
-        <w:ind w:right="515"/>
+        <w:ind w:left="0" w:right="515"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>nel caso di un Comune che è soggetto attuatore di un intervento su un bene demaniale, il</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -2134,62 +2216,62 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>denominazione del Comune;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="225B54ED" w14:textId="77777777" w:rsidR="00E61807" w:rsidRDefault="005550CD">
+    <w:p w14:paraId="225B54ED" w14:textId="77777777" w:rsidR="00E61807" w:rsidRDefault="005550CD" w:rsidP="005544CD">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="762"/>
         </w:tabs>
         <w:spacing w:line="264" w:lineRule="auto"/>
-        <w:ind w:right="532"/>
+        <w:ind w:left="0" w:right="532"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>nel caso di una Università che è soggetto attuatore di un intervento su un bene demaniale, il</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-57"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -2287,257 +2369,201 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>dell’Università.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24D5D2CE" w14:textId="77777777" w:rsidR="00E61807" w:rsidRDefault="00E61807">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:rPr>
           <w:sz w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A04DFFC" w14:textId="77777777" w:rsidR="00E61807" w:rsidRDefault="005550CD">
+    <w:p w14:paraId="3FC42E57" w14:textId="77777777" w:rsidR="005544CD" w:rsidRDefault="005544CD" w:rsidP="005544CD">
       <w:pPr>
         <w:spacing w:before="95"/>
         <w:ind w:left="393"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="3A04DFFC" w14:textId="0CB61159" w:rsidR="00E61807" w:rsidRDefault="005550CD" w:rsidP="005544CD">
+      <w:pPr>
+        <w:spacing w:before="95"/>
+        <w:ind w:left="393"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006401CB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>CARTA INTESTATA</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="006401CB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006401CB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>DELL’ENTE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68119465" w14:textId="77777777" w:rsidR="00E61807" w:rsidRDefault="005550CD">
+    <w:p w14:paraId="7B4CA934" w14:textId="77777777" w:rsidR="006401CB" w:rsidRDefault="006401CB">
+      <w:pPr>
+        <w:spacing w:before="95"/>
+        <w:ind w:left="393"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04E9EF29" w14:textId="77777777" w:rsidR="006401CB" w:rsidRPr="006401CB" w:rsidRDefault="006401CB">
+      <w:pPr>
+        <w:spacing w:before="95"/>
+        <w:ind w:left="393"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68119465" w14:textId="3E2C0D3D" w:rsidR="00E61807" w:rsidRDefault="005550CD">
       <w:pPr>
         <w:spacing w:before="7" w:line="235" w:lineRule="auto"/>
         <w:ind w:left="5893" w:right="506" w:hanging="865"/>
       </w:pPr>
       <w:r>
-        <w:t>Al Servizio polo archivistico e gestione documentale</w:t>
+        <w:t>Al</w:t>
+      </w:r>
+      <w:r w:rsidR="00F87ED5">
+        <w:t>l’Area</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> polo archivistico e gestione documentale</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-52"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>parer@postacert.regione.emilia-romagna.it</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0576DC55" w14:textId="77777777" w:rsidR="00E61807" w:rsidRDefault="00E61807">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BEF6319" w14:textId="77777777" w:rsidR="00E61807" w:rsidRDefault="005550CD">
+    <w:p w14:paraId="0A51EE39" w14:textId="77777777" w:rsidR="00D36C75" w:rsidRDefault="005550CD" w:rsidP="00D36C75">
       <w:pPr>
         <w:spacing w:before="95" w:line="250" w:lineRule="exact"/>
         <w:ind w:right="521"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>p.c.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...63 lines deleted...]
-        <w:t>interventi</w:t>
+      <w:r w:rsidR="00D36C75" w:rsidRPr="00D36C75">
+        <w:t xml:space="preserve">Area ricostruzioni sisma, Settore post emergenza/Ricostruzioni </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B99517" w14:textId="77777777" w:rsidR="00E61807" w:rsidRDefault="005550CD">
+    <w:p w14:paraId="0C6FBBF3" w14:textId="358A00EA" w:rsidR="00D36C75" w:rsidRDefault="00D36C75" w:rsidP="00D36C75">
       <w:pPr>
-        <w:ind w:left="5212" w:right="509" w:firstLine="1601"/>
+        <w:spacing w:before="95" w:line="250" w:lineRule="exact"/>
+        <w:ind w:right="521"/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:r>
-[...54 lines deleted...]
-        <w:r>
+      <w:r w:rsidRPr="00D36C75">
+        <w:t xml:space="preserve">dell’Agenzia regionale per la sicurezza territoriale e la protezione civile </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B99517" w14:textId="2087951A" w:rsidR="00E61807" w:rsidRDefault="00E33462" w:rsidP="00D36C75">
+      <w:pPr>
+        <w:spacing w:before="95" w:line="250" w:lineRule="exact"/>
+        <w:ind w:right="521"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00F56E9E">
           <w:rPr>
-            <w:color w:val="0000FF"/>
-            <w:u w:val="single" w:color="0000FF"/>
+            <w:rStyle w:val="Collegamentoipertestuale"/>
+            <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t>tecnicosisma@postacert.regione.emilia-romagna.it</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0F99797C" w14:textId="77777777" w:rsidR="00E61807" w:rsidRDefault="00E61807">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:sz w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DD653A1" w14:textId="77777777" w:rsidR="00E61807" w:rsidRDefault="005550CD">
       <w:pPr>
         <w:spacing w:before="94"/>
         <w:ind w:right="566"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>TRASMISSIONE</w:t>
       </w:r>
       <w:r>
@@ -3351,59 +3377,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>l’applicativo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>PING</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>(</w:t>
-[...7 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>(PreIngest)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>per</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>il</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3504,66 +3522,164 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>data,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1918156B" w14:textId="77777777" w:rsidR="00E61807" w:rsidRDefault="00E61807">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BFA5B53" w14:textId="77777777" w:rsidR="00E61807" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4BFA5B53" w14:textId="0E44BCD1" w:rsidR="00E61807" w:rsidRDefault="007907F2">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="4"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:sz w:val="11"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:pict w14:anchorId="0CD40798">
-[...4 lines deleted...]
-        </w:pict>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0CD40798" wp14:editId="10E07713">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4392295</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>111125</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2448560" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="194637362" name="Freeform 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2448560" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst>
+                            <a:gd name="T0" fmla="+- 0 6917 6917"/>
+                            <a:gd name="T1" fmla="*/ T0 w 3856"/>
+                            <a:gd name="T2" fmla="+- 0 10772 6917"/>
+                            <a:gd name="T3" fmla="*/ T2 w 3856"/>
+                          </a:gdLst>
+                          <a:ahLst/>
+                          <a:cxnLst>
+                            <a:cxn ang="0">
+                              <a:pos x="T1" y="0"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T3" y="0"/>
+                            </a:cxn>
+                          </a:cxnLst>
+                          <a:rect l="0" t="0" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3856">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3855" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:noFill/>
+                        <a:ln w="5690">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0A6B6EBD" id="Freeform 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:345.85pt;margin-top:8.75pt;width:192.8pt;height:.1pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="3856,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsmWFmjwIAAH8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0uKHxpbk0RpxiaNdh&#10;QHcBmn2AIsuxMVnUJCVO9vWjZDt1s+1lmB8E0qQODy/i6vbYSHIQxtagcppMYkqE4lDUapfTb5uH&#10;qxtKrGOqYBKUyOlJWHq7fv1q1epMpFCBLIQhCKJs1uqcVs7pLIosr0TD7AS0UGgswTTMoWp2UWFY&#10;i+iNjNI4nkctmEIb4MJa/HvfGek64Jel4O5LWVrhiMwpcnPhNOHc+jNar1i2M0xXNe9psH9g0bBa&#10;YdAz1D1zjOxN/RtUU3MDFko34dBEUJY1FyEHzCaJL7J5qpgWIRcsjtXnMtn/B8s/H570V+OpW/0I&#10;/LvFikStttnZ4hWLPmTbfoICe8j2DkKyx9I0/iamQY6hpqdzTcXREY4/0+n0ZjbH0nO0JekilDxi&#10;2XCX7637ICDgsMOjdV1HCpRCPQuiWINBNwhRNhKb8/aKxGS+TBbh6Dt4dksGtzcR2cSkJdcY/tIp&#10;HZwCVhIvFukfwa4HPw+WjsAwgd1AkVUDa35UPW2UCPNPIA6F0mB9gTZIbqgQIqCTT/Evvhj70re7&#10;04cwONuXU20owanedulq5jwzH8KLpM1pqIX/0cBBbCCY3EXrMMizVaqxF16fvWDVmfGGD4Bz0wkh&#10;qOc6aq2Ch1rK0FupPJXZfNnVxoKsC2/0bKzZbe+kIQfm32v4fDII9sLNwF4VAawSrHjfy47VspPR&#10;X2Jtwxz70fXrwGZbKE44xga6LYBbC4UKzE9KWtwAObU/9swISuRHhU9smUynfmUEZTpbpKiYsWU7&#10;tjDFESqnjmLjvXjnujWz16beVRgpCaOg4B0+n7L2cx74dax6BV95yLbfSH6NjPXg9bw3178AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCOzfbZ3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3&#10;SPyDNUjsqFMeNQ1xKgRCgk0RAQRLNx7iqPHYst028PU4K1jO3KM7Z6rVaAe2xxB7RxLmswIYUut0&#10;T52Et9eHs2tgMSnSanCEEr4xwqo+PqpUqd2BXnDfpI7lEoqlkmBS8iXnsTVoVZw5j5SzLxesSnkM&#10;HddBHXK5Hfh5USy4VT3lC0Z5vDPYbpudleD8dn3/+ew/8P3yqX9UITXmZynl6cl4ewMs4Zj+YJj0&#10;szrU2WnjdqQjGyQslnOR0RyIK2ATUAhxAWwzbQTwuuL/X6h/AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAKyZYWaPAgAAfwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAI7N9tnfAAAACgEAAA8AAAAAAAAAAAAAAAAA6QQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAD1BQAAAAA=&#10;" path="m,l3855,e" filled="f" strokeweight=".15806mm">
+                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;2447925,0" o:connectangles="0,0"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E8E547E" w14:textId="77777777" w:rsidR="00E61807" w:rsidRDefault="005550CD">
       <w:pPr>
         <w:spacing w:before="124"/>
         <w:ind w:right="515"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>(firmato</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -4537,63 +4653,55 @@
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>l’indirizzo e-mail fornito deve</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>essere nominativo [es.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t>...]. Non è di</w:t>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>mario.rossi@comune...]. Non è di</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>regola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-1"/>
@@ -4983,221 +5091,263 @@
           <w:i/>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>averne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-53"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>accesso.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="357CB14E" w14:textId="6D2D9FF9" w:rsidR="00B8432F" w:rsidRPr="00B8432F" w:rsidRDefault="00B8432F" w:rsidP="00B8432F">
+    <w:p w14:paraId="357CB14E" w14:textId="4A985E9B" w:rsidR="00B8432F" w:rsidRPr="00B8432F" w:rsidRDefault="00B8432F" w:rsidP="005544CD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="762"/>
         </w:tabs>
         <w:spacing w:before="140" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="507"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8432F">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t>Informativa per il trattamento dei dati personali al link </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00B8432F">
+        <w:t>Informativa per il trattamento dei dati personali al link</w:t>
+      </w:r>
+      <w:r w:rsidR="005544CD">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8432F">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005544CD">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:ins w:id="0" w:author="Quaranta Marta" w:date="2026-04-17T14:50:00Z" w16du:dateUtc="2026-04-17T12:50:00Z">
+        <w:r w:rsidR="005544CD">
           <w:rPr>
-            <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:iCs/>
           </w:rPr>
-          <w:t>https://poloarchivistico.regione.emilia-romagna.it/info</w:t>
+          <w:instrText>HYPERLINK "</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00B8432F">
+      </w:ins>
+      <w:r w:rsidR="005544CD" w:rsidRPr="005544CD">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:instrText>https://poloarchivistico.regione.emilia-romagna.it/informativa</w:instrText>
+      </w:r>
+      <w:ins w:id="1" w:author="Quaranta Marta" w:date="2026-04-17T14:50:00Z" w16du:dateUtc="2026-04-17T12:50:00Z">
+        <w:r w:rsidR="005544CD">
           <w:rPr>
-            <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:iCs/>
           </w:rPr>
-          <w:t>r</w:t>
+          <w:instrText>"</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00B8432F">
-[...6 lines deleted...]
-      </w:hyperlink>
+      </w:ins>
+      <w:r w:rsidR="005544CD">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005544CD">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005544CD" w:rsidRPr="007555CD">
+        <w:rPr>
+          <w:rStyle w:val="Collegamentoipertestuale"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>https://poloarchivistico.regione.emilia-romagna.it/informativa</w:t>
+      </w:r>
+      <w:r w:rsidR="005544CD">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B8432F" w:rsidRPr="00B8432F" w:rsidSect="00A073AB">
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1400" w:right="620" w:bottom="2080" w:left="1080" w:header="0" w:footer="1893" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11DE76C7" w14:textId="77777777" w:rsidR="0091283A" w:rsidRDefault="0091283A">
+    <w:p w14:paraId="420EBEB9" w14:textId="77777777" w:rsidR="00EE462E" w:rsidRDefault="00EE462E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19B2DC44" w14:textId="77777777" w:rsidR="0091283A" w:rsidRDefault="0091283A">
+    <w:p w14:paraId="00DBCE82" w14:textId="77777777" w:rsidR="00EE462E" w:rsidRDefault="00EE462E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="335359856"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="44FBAD79" w14:textId="1AF3DCEC" w:rsidR="00A073AB" w:rsidRDefault="00A073AB">
         <w:pPr>
           <w:pStyle w:val="Pidipagina"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3820F5C3" w14:textId="58440835" w:rsidR="00E61807" w:rsidRDefault="00E61807">
     <w:pPr>
       <w:pStyle w:val="Corpotesto"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="735737CC" w14:textId="77777777" w:rsidR="0091283A" w:rsidRDefault="0091283A">
+    <w:p w14:paraId="06A2C40A" w14:textId="77777777" w:rsidR="00EE462E" w:rsidRDefault="00EE462E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6ED61A90" w14:textId="77777777" w:rsidR="0091283A" w:rsidRDefault="0091283A">
+    <w:p w14:paraId="26629952" w14:textId="77777777" w:rsidR="00EE462E" w:rsidRDefault="00EE462E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="018A3E67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58124668"/>
     <w:lvl w:ilvl="0" w:tplc="9B42D134">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="761" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana" w:hint="default"/>
         <w:w w:val="101"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2E6C4934">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1704" w:hanging="281"/>
@@ -5395,120 +5545,148 @@
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FB081D32">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8315" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1886409418">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1886791374">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Quaranta Marta">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::Marta.Quaranta@Regione.Emilia-Romagna.it::39e01572-51ad-41f3-bbba-985c1feca580"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="283"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:shapeLayoutLikeWW8/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E61807"/>
+    <w:rsid w:val="00062F9A"/>
     <w:rsid w:val="000E2251"/>
     <w:rsid w:val="000F7E9C"/>
     <w:rsid w:val="001056EC"/>
+    <w:rsid w:val="00182AC8"/>
     <w:rsid w:val="00206E1C"/>
+    <w:rsid w:val="00276192"/>
+    <w:rsid w:val="003C469A"/>
+    <w:rsid w:val="005544CD"/>
     <w:rsid w:val="005550CD"/>
+    <w:rsid w:val="006401CB"/>
+    <w:rsid w:val="006557AA"/>
+    <w:rsid w:val="007907F2"/>
+    <w:rsid w:val="007B0FCA"/>
     <w:rsid w:val="0091283A"/>
     <w:rsid w:val="00A073AB"/>
     <w:rsid w:val="00AD112D"/>
     <w:rsid w:val="00B8432F"/>
+    <w:rsid w:val="00BA4333"/>
+    <w:rsid w:val="00BA6A7B"/>
+    <w:rsid w:val="00C31F91"/>
+    <w:rsid w:val="00D36C75"/>
     <w:rsid w:val="00DF41DF"/>
+    <w:rsid w:val="00E02BDE"/>
+    <w:rsid w:val="00E33462"/>
     <w:rsid w:val="00E61807"/>
+    <w:rsid w:val="00EB090A"/>
+    <w:rsid w:val="00EE462E"/>
+    <w:rsid w:val="00F87ED5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0FA737ED"/>
   <w15:docId w15:val="{D3F4F849-67EF-40EA-81C4-9602B2433DF0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5903,50 +6081,51 @@
       <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normale"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
@@ -6063,55 +6242,55 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B8432F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Collegamentovisitato">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B8432F"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur03.safelinks.protection.outlook.com/?url=https%3A%2F%2Fpoloarchivistico.regione.emilia-romagna.it%2Finformativa&amp;data=05%7C02%7CHelpdeskParer%40Regione.Emilia-Romagna.it%7C466093a59f9e4ba8797e08dcb068661b%7Cf45c8468d4164da9aadb9ab75944617b%7C0%7C0%7C638579209638608206%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=tBggqZ21pAb9kU6pMZ8udAPYIRwb3%2F5kvX0uOQFfloQ%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tecnicosisma@postacert.regione.emilia-romagna.it" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:parer@postacert.regione.emilia-romagna.it" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tecnicosisma@postacert.regione.emilia-romagna.it" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:parer@postacert.regione.emilia-romagna.it" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6366,50 +6545,59 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101004A470E01E7356D468DD2D537D3E27437" ma:contentTypeVersion="6" ma:contentTypeDescription="Creare un nuovo documento." ma:contentTypeScope="" ma:versionID="0003cc7e76ed06b2d6ef65b0cd2e22b9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="09622ac7-6e59-43fc-839a-123eb9640fad" xmlns:ns3="063a9729-3a17-489d-a21f-535b24814548" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a54676f56dabac37c5fcd79172664c8e" ns2:_="" ns3:_="">
     <xsd:import namespace="09622ac7-6e59-43fc-839a-123eb9640fad"/>
     <xsd:import namespace="063a9729-3a17-489d-a21f-535b24814548"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="09622ac7-6e59-43fc-839a-123eb9640fad" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -6542,110 +6730,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D0FCCEC-D311-4FF9-A31B-9DE803816137}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{128092BF-1B8B-4AFE-A1D6-79BF30D44135}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D0FCCEC-D311-4FF9-A31B-9DE803816137}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="09622ac7-6e59-43fc-839a-123eb9640fad"/>
+    <ds:schemaRef ds:uri="063a9729-3a17-489d-a21f-535b24814548"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FC2D0CF-0A99-4C64-8B6B-33710011B8C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>696</Words>
-  <Characters>3968</Characters>
+  <Words>615</Words>
+  <Characters>3508</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>29</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4655</CharactersWithSpaces>
+  <CharactersWithSpaces>4115</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Allegato 7 - ModuloUtenti_PING_SISMA v2.0.docx</dc:title>
+  <dc:creator>rizzolif</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="LastSaved">
     <vt:filetime>2021-07-09T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x0101004A470E01E7356D468DD2D537D3E27437</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Verificatore2">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Verificatore">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Approvatore">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="OpenSource">